--- v0 (2026-03-20)
+++ v1 (2026-05-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Thuisploeg</t>
   </si>
   <si>
     <t>Uitploeg</t>
   </si>
   <si>
     <t>Locatie</t>
   </si>
   <si>
     <t>Tijdstip</t>
   </si>
   <si>
     <t>Wedstrijdstart</t>
   </si>
   <si>
     <t>Antilopen/Bloemendal Bouw J12</t>
   </si>
   <si>
     <t>Koveni J6</t>
   </si>
   <si>
     <t>Burgermeester Buiningpark, Bavoortseweg 27, 3833BM, LEUSDEN</t>
   </si>
   <si>
@@ -159,50 +159,53 @@
     <t>SGV J2</t>
   </si>
   <si>
     <t>06-06-2026 12:15:00</t>
   </si>
   <si>
     <t>06-06-2026 12:45:00</t>
   </si>
   <si>
     <t>Koveni 2</t>
   </si>
   <si>
     <t>De Eemvogels 1</t>
   </si>
   <si>
     <t>06-06-2026 14:00:00</t>
   </si>
   <si>
     <t>Thor 1</t>
   </si>
   <si>
     <t>Koveni 3</t>
   </si>
   <si>
     <t>Sportpark Bijleveld, Sportlaan 1, 3481JD, HARMELEN</t>
+  </si>
+  <si>
+    <t>06-06-2026 13:00:00</t>
   </si>
   <si>
     <t>Viko J1</t>
   </si>
   <si>
     <t>Koveni J2</t>
   </si>
   <si>
     <t>06-06-2026 13:20:00</t>
   </si>
   <si>
     <t>Koveni 1</t>
   </si>
   <si>
     <t>De Corvers 1</t>
   </si>
   <si>
     <t>06-06-2026 15:30:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -731,83 +734,86 @@
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" t="s">
         <v>48</v>
       </c>
+      <c r="D12" t="s">
+        <v>49</v>
+      </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>