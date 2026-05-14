--- v0 (2026-03-22)
+++ v1 (2026-05-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Thuisploeg</t>
   </si>
   <si>
     <t>Uitploeg</t>
   </si>
   <si>
     <t>Locatie</t>
   </si>
   <si>
     <t>Tijdstip</t>
   </si>
   <si>
     <t>Wedstrijdstart</t>
   </si>
   <si>
     <t>SDO/Fiable J4</t>
   </si>
   <si>
     <t>Koveni J3</t>
   </si>
   <si>
     <t>Sportpark Mijzijde, Overstek 6, 3471EJ, KAMERIK</t>
   </si>
   <si>
@@ -122,66 +122,60 @@
   <si>
     <t>16-05-2026 10:45:00</t>
   </si>
   <si>
     <t>Koveni J1</t>
   </si>
   <si>
     <t>SDO/Fiable J2</t>
   </si>
   <si>
     <t>16-05-2026 11:45:00</t>
   </si>
   <si>
     <t>Koveni J2</t>
   </si>
   <si>
     <t>Tiel '72 J1</t>
   </si>
   <si>
     <t>16-05-2026 12:30:00</t>
   </si>
   <si>
     <t>16-05-2026 13:00:00</t>
   </si>
   <si>
-    <t>Koveni 2</t>
-[...7 lines deleted...]
-  <si>
     <t>Synergo 9</t>
   </si>
   <si>
     <t>Koveni 3</t>
   </si>
   <si>
     <t>Veld Synergo, Loevenhoutsedijk 2, 3552XE, UTRECHT</t>
+  </si>
+  <si>
+    <t>16-05-2026 14:30:00</t>
   </si>
   <si>
     <t>16-05-2026 15:30:00</t>
   </si>
   <si>
     <t>Thor 2</t>
   </si>
   <si>
     <t>Koveni 4</t>
   </si>
   <si>
     <t>Sportpark Bijleveld, Sportlaan 1, 3481JD, HARMELEN</t>
   </si>
   <si>
     <t>Koveni 1</t>
   </si>
   <si>
     <t>DOS (W) 1</t>
   </si>
   <si>
     <t>16-05-2026 15:45:00</t>
   </si>
 </sst>
 </file>
 
@@ -506,51 +500,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -683,96 +677,85 @@
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>12</v>
+        <v>38</v>
+      </c>
+      <c r="D10" t="s">
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      <c r="A13" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>